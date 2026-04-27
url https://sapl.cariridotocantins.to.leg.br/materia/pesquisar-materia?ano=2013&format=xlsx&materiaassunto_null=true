--- v0 (2025-12-09)
+++ v1 (2026-04-27)
@@ -54,663 +54,663 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Professor Ederson</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.tiff</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.tiff</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE INSTITUIR O DIA MUNICIPAL DO EVANGÉLICO.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Ver. Cristóvão</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXM.º SR. PREFEITO MUNICIPAL PROVIDENCIAS NO SENTIDO DE TRAZER O SINAL DA TV ANHANGUERA PARA O MUNICIPIO DE CARIRI DO TOCANTINS, DANDO OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Ver. Gero Laimer</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE REFORMA URGENTE NA LAGE DE ENTRADA UNIDADE BÁSICA DE SAÚDE DE CARIRI DO TOCANTINS.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>VER. REGINALDO (PIAU)</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº SR. PREFEITO MUNICIPAL PROVIDENCIAS NO SENTIDO DE PATROLAR E ENCASCALHAR O FINAL DAS AVENIDAS ARLINDO MARTINS E CASTELO BRANCO.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº SR. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE INSTALAR REDE DE ÁGUA EM RUAS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Ver. Ivonete, Professor Ederson, VER. ALEMÃO, Ver. Arivan, Ver. Cristóvão, VER. EPITÁCIO, Ver. Gero Laimer, VER. PAULINHO, VER. REGINALDO (PIAU)</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL, AO MINISTÉRIO DAS COMUNICAÇÕES OU ÓRGÃOS COMPETENTES, PROVIDÊNCIAS NO SENTIDO DE CRIAR E IMPLANTAR O PROJETO "CIDADE DIGITAL" NA CIDADE DE CARIRI DO TOCANTINS.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº SR. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE INSTITUIR PLACAS NUMÉRICAS PARA CASAS E REGULARIZAÇÃO DAS PLACAS DAS RUAS DA CIDADE DE CARIRI DO TOCANTINS.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº SR. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE IMPLANTAR A EQUIPE DO PSF RURAL NO MUNICIPIO DE CARIRI DO TOCANTINS.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº SR. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE INSTALAÇÃO DE REDUTORES DE VELOCIDADE (QUEBRA-MOLAS) DENTRO DO PERÍMETRO URBANO DE CARIRI DO TOCANTINS.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXM.º SR. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE ACRESCENTAR 05 (CINCO) BOLSAS UNIVERSITÁRIA NO PROGRAMA NOSSA BOLSA UNIVERSITÁRIA.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXM.º PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE CRIAR O PROJETO PREFESSOR NOTA 10 NO MUNICIPIO DE CARIRI DO TOCANTINS.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXM.º SR. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE DOAR TERRENO PARA CONSTRUÇÃO DE UMA IGREJA NO SETOR PLANALTO.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>VER. ALEMÃO</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXM.º SR. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE CONCEDER PROGRESSÃO VERTICAL  PARA 25 (VINTE E CINCO) PROFESSORES EFETIVOS  DA ESCOLA MUNICIPAL DIVINA RIBEIRO BORGES.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXM.º SR. PREFEITO MUNICIPAL  PROVIDÊNCIAS NO SENTIDO DE DOAR IMÓVEL  PARA INSTALAÇÃO  DE UMA AGÊNCIA  DE CORREIOS NO MUNICÍPIO DE CARIRI DO TOCANTINS.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Ver. Ivonete</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXM.º SR. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO  DE CONSTRUIR UMA CAPELA FÚNEBRE NO MUNICÍPIO DE CARIRI DO TOCANTINS.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXM.º PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE REVITALIZAR A PRAÇA PEDRO BATISTA, CONTRATAR UM JARDINEIRO/ZELADOR E REINSTALAR A FONTE LUMINOSA.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXM.º PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE CRIAR A LEI DO PLANO DE CARREIRA, SALÁRIOS E SUBSÍDIOS DOS SERVIDORES DA SAÚDE DO MUNICÍPIO DE CARIRI DO TOCANTINS - TO E PLANO DE CARREIRA  SALÁRIOS E SUBSÍDIOS DOS SERVIDORES DO ADMINISTRATIVO DE CARIRI DO TOCANTINS.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXM.º SR. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE CRIAR A LEI QUE ABONA O DIA TRABALHADO NO DIA DO ANIVERSÁRIO.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXM.º SR. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE CRIAR UM COMPLEXO ESPORTIVO NA QUADRA DA VILA FELIZ COM PISTA DE COOPER E A INSTALAÇÃO DA ACADEMIA POPULAR.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXM.º SR. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE DOAR UM TERRENO PARA INSTALAÇÃO DE UMA EMPRESA.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXM.º SR.PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR QUIOSQUES NO BALNEÁRIO MUNICIPAL E INSTALAÇÃO DE CERCA DE PROTEÇÃO NAS PISCINAS.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>VER. REGINALDO (PIAU), VER. PAULINHO</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXM.º SR.PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE CRIAR O DIA DO FRENTISTA.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXM.º SR. PREFEITO MUNICIPAL DE CARIRI DO TOCANTINS PROVIDÊNCIAS NO SENTIDO DE CONCEDER TÍTULO DE CIDADÃO CARIRIENSE AOS REVERENDÍSSIMOS PADRES DIVINO RODRIGUES MACIEL E EDILVAN CAVALCANTE MILHOMEM.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXM.º SR. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR 03 (TRÊS) MATA-BURROS E AUMENTAR O ATERRO DA REPRESA NA FAZENDA SANTA HELENA, MUNICIPIO DE CARIRI DO TOCANTINS. </t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº SRº PREFEITO MUNICIPAL E JUNTO A SECRETARIA DE ESPORTES PROVIDENCIAS NO SENTIDO DE INSTALAÇÃO DE TELA DE CONTENÇÃO DE BOLAS E ILUMINAÇÃO, COM INSTALAÇÃO DE REFLETORES PARA O EXERCÍCIO DE JOGOS NOTURNOS NO CAMPO SOCIETY  NO MUNICÍPIO DE CARIRI DO TOCANTINS.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº SRº. PREFEITO MUNICIPAL PROVIDENCIAS NO SENTIDO DE COMPRA OU AQUISIÇÃO DE VACINA CONTRA FEBRE AFTOSA PARA PEQUENOS PROPRIETÁRIOS DE ANIMAIS NOS ASSENTAMENTOS DO MUNICÍPIO DE CARIRI DO TOCANTINS.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SRº. PREFEITO MUNICIPAL PROVIDENCIAS NO SENTIDO DE INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA AVENIDA PRINCIPAL QUE PASSA AO LADO DO GINÁSIO LUIZ POMPEU, DE ACESSO AO SETOR PLANALTO E AO BALNEÁRIO MUNICIPAL NO MUNICÍPIO DE CARIRI DO TOCANTINS.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº SRº PREFEITO MUNICIPAL PROVIDENCIAS NO SENTIDO DE LEVANTAR O ATERRO DA REPRESA NA CHÁCARA SÃO RAIMUNDO NO ASSENTAMENTO P.A. COIMBRA NO MUNICÍPIO DE CARIRI DO TOCANTINS.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº SRº PREFEITO MUNICIPAL PROVIDENCIAS NO SENTIDO DE DOAR UMA CASA POPULAR PARA A SRª MARIA DA PENHA GOMES.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº SRº PREFEITO MUNICIPAL PROVIDENCIAS NO SENTIDO DE CONCEDER EQUIDADE SALARIAL AO CARGO DOS MOTORISTAS DAS CAÇAMBAS E OPERADORES DE MÁQUINAS PESADAS.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A EXMª. SRª.PRESIDENTE DA CÂMARA MUNICIPAL DE CARIRI DO TOCANTINS,PROVIDENCIAS NO SENTIDO DE CONCEDER TITILO DE CIDADÃ CARIRIENCE ÁS ILUSTRÍSSIMAS PROFESSORAS SUZANA MARIA PEREIRA DOS SANTOS E SÔNIA MARIA CARLOS.  </t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXM.º PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE REVER URGENTEMENTE A LEI PARA ALTERAÇÕES DOS VALORES DAS DIÁRIAS DOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SRº PREFEITO MUNICIPAL DE CARIRI DO TOCANTINS PROVIDENCIAS NO SENTIDO DE INSTITUIR O PROJETO VERDEJANDO CARIRI.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. PREFEITO MUNICIPAL PROVIDENCIAS NO SENTIDO DE CRIAR O DEPARTAMENTO MUNICIPAL DE TRANSITO-DMT, NO MUNICIPIO DE CARIRI DO TOCANTINS.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR.PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE IMPLANTAR O DETRAN/TO NO MUNICÍPIO DE CARIRI DO TOCANTINS.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMº. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR UM PONTO DE ÔNIBUS E/OU UMA RODOVIÁRIA NO MUNICÍPIO DE CARIRI DO TOCANTINS. </t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO CARIRIENSE AS PESSOAS QUE IDENTIFICA, DANDO OUTRAS PROVIDÊNCIAS. (PADRE DIVINO RODRIGUES MACIEL E EDIVAN CAVALCANTE MILHOMEM).</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>PLC-E</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar - Executivo</t>
   </si>
   <si>
     <t>José Gomes</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 004/2009, QUE DISPÕE SOBRE A NOVA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE CARIRI DO TOCANTINS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>PLC-L</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar - Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 003/2009, DE 19 DE FEVEREIRO DE 2009 E REVOGA OS DISPOSITIVOS QUE ESPECIFICA, DANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PLO-E</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE ÁREA DE TERRAS DE DOMÍNIO DO MUNICÍPIO, COM ENCARGOS, À EMPRESA, E DÁ OUTRAS PROVIDÊNCIAS. (SUÉCIA VEÍCULOS S/A - CONCESSIONÁRIA VOLVO).</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESAFETA, INCORPORA AOS BENS DOMINICAIS E AUTORIZA O PODER EXECUTIVO MUNICIPAL A PROCEDER O DESMEMBRAMENTO DE UMA ÁREA DE TERRAS REMANESCENTE DO DOMÍNIO DO MUNICÍPIO, E DOAR COM ENCARGOS À EMPRESA E DÁ OUTRAS PROVIDÊNCIAS. (COSTEIRA TRANSPORTES E SERVIÇOS LTDA).</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA ARTIGO A LEI Nº 356/2013, DE 01 DE FEVEREIRO DE 2013, E DÁ OUTRAS PROVIDÊNCIAS. (REF.: DOAÇÃO DE ÁREA A EMPRESA SUÉCIA VEÍCULOS S/A - CONCESSIONÁRIA VOLVO).</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONTRATAÇÃO DE PESSOAL POR TEMPO DETERMINADO, PARA ATENDER A NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO ATÉ A REALIZAÇÃO DE CONCURSO PÚBLICO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA ARTIGO A LEI Nº 357/2013, DE 04 DE FEVEREIRO DE 2013, E DÁ OUTRAS PROVIDÊNCIAS. (REF.: DOAÇÃO DE ÁREA A EMPRESA COSTEIRA TRANSPORTES E SERVIÇOS LTDA).</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº 124, DE 13 DE DEZEMBRO DE 1999 E DÁ OUTRAS PROVIDÊNCIAS. (QUE REGULAMENTA E AUTORIZA A OUTORGA DA CONCESSÃO DOS SERVIÇOS PÚBLICOS DE ÁGUA E ESGOTO).</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O SAEC - SERVIÇO MUNICIPAL DE ÁGUA E ESGOTO DO CARIRI DO TOCANTINS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº 264, DE 12 DEZEMBRO DE 2006 E DÁ OUTRAS PROVIDÊNCIAS. (QUE DISPÕE SOBRE PENSÃO).</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE ESTABILIDADE FUNCIONAL A AGENTES COMUNITÁRIOS DE SAÚDE - ACS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA DO EVANGÉLICO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA O PODER EXECUTIVO MUNICIPAL A CRIAR O PROGRAMA MUNICIPAL DE DESENVOLVIMENTO DA CADEIA PRODUTIVA DA AQUICULTURA FAMILIAR, BEM COMO UTILIZAR RECURSOS NA PROMOÇÃO DE AÇÕES DE APOIO E INCENTIVO Á ATIVIDADE E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI A LEI GERAL MUNICIPAL DA MICROEMPRESA, EMPRESA DE PEQUENO PORTE E MICROEMPREENDEDOR INDIVIDUAL,E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/93/93_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/93/93_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2014 (ANO REFERENCIA DE 2013) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE O SISTEMA MUNICIPAL DE CULTURA DE CARIRI DO TOCANTINS -TO, SEUS PRINCÍPIOS, OBJETIVOS, ESTRUTURA, ORGANIZAÇÃO, GESTÃO INTERRELAÇÕES ENTRE OS SEUS COMPONENTES,RECURSOS HUMANOS,FINANCIAMENTO E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/99/99_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/99/99_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL SOBRE DROGAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROCEDER A PERMUTA DE BEM IMÓVEL DA ADMINISTRAÇÃO A PÚBLICA, COM BEM IMÓVEL PARTICULAR PARA EXPANSÃO DA ÁREA DE IMPLANTAÇÃO DE EMPRESAS COMERCIAIS E INDUSTRIAIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONSELHO MUNICIPAL DE POLITICAS SOBRE DROGAS - COMAD E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A AQUISIÇÃO DE IMÓVEL QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/1/1_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/1/1_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO DEPUTADO TOINHO ANDRADE EMENDA PARLAMENTAR PARA CONSTRUÇÃO DE CASA DE APOIO AO IDOSO.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Ver. Arivan, VER. ALEMÃO, VER. EPITÁCIO</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DA RELAÇÃO DOS SERVIDORES QUE INTEGRAM O QUADRO GERAL DE FUNCIONÁRIOS DESSA PREFEITURA MUNICIPAL COM SUAS RESPECTIVAS REMUNERAÇÕES.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DO CONTRATO E DA LICITAÇÃO DAS OBRAS, CÓPIA DA CARTA CONVITE COM NOMES E ORÇAMENTO DAS EMPRESAS CONCORRENTES E CÓPIA DAS ATAS DA ABERTURA E ENVELOPES CONTENDO AS LICITAÇÕES DAS EMPRESAS QUE CONCORRERAM PARA A COMPRA DA MERENDA ESCOLAR.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXM.º PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE DOAR UM TERRENO PARA INSTALAÇÃO DE UMA EMPRESA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1017,68 +1017,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.tiff" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/21/21_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/23/23_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/24/24_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/26/26_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/28/28_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/30/30_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/32/32_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/34/34_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/45/45_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/47/47_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/48/48_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/49/49_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/50/50_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/53/53_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/55/55_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/57/57_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/59/59_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/35/35_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/41/41_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/40/40_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/42/42_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/36/36_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/43/43_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/44/44_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/37/37_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/38/38_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/39/39_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/91/91_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/92/92_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/93/93_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/94/94_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/99/99_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/100/100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/101/101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/102/102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/1/1_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/51/51_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/52/52_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2013/54/54_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="132.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="100" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>