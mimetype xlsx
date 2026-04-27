--- v0 (2025-12-09)
+++ v1 (2026-04-27)
@@ -54,489 +54,489 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Professor Ederson</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDÊNCIAS AO PREFEITO MUNICIPAL NO SENTIDO DE BUSCAR JUNTO AO MINISTÉRIO DAS COMUNICAÇÕES A IMPLANTAÇÃO DE UMA RÁDIO COMUNITÁRIA.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Ver. Cristóvão</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/68/68_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/68/68_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDÊNCIAS AO PREFEITO MUNICIPAL NO SENTIDO DE ADQUIRIR CORTINAS PARA AS JANELAS DA ESCOLA MUNICIPAL DIVINA RIBEIRO BORGES EM CARIRI DO TOCANTINS.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/69/69_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/69/69_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA PROVIDÊNCIAS AO PREFEITO MUNICIPAL NO SENTIDO DE IMPLANTAR O CENTRO CULTURAL DE CARIRI DO TOCANTINS.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>VER. REGINALDO (PIAU)</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/71/71_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/71/71_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXM.º  SR. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR UMA CASA DE ACOLHIMENTO AS CRIANÇAS E ADOLESCENTES DE CARIRI DO TOCANTINS.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/70/70_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/70/70_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA O EXMº SR PREFEITO MUNICIPAL PROVIDÊNCIAS EQUIPARAR OS SALÁRIOS DOS PROFESSORES CONTRATADOS AOS EFETIVOS DA REDE MUNICIPAL. </t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR PREFEITO MUNICIPAL A DOAÇÃO DE UMA ÁREA DE TERRA DESTINADA AO SINTRA POSTOS(SINDICATOS DOS TRABALHADORES EM POSTOS DE REVENDA DE COMBUSTÍVEL NO ESTADO DO TOCANTINS)PARA CONSTRUÇÃO DE UM CLUBE RECREATIVO PARA OS FRENTISTAS DO MUNICÍPIO DE CARIRI DO TOCANTINS -TO.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>VER. ALEMÃO</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/73/73_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/73/73_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXM.º SR. PREFEITO MUNICIPAL PROVIDÊNCIAS PARA EXECUÇÃO DA OPERAÇÃO TAPA-BURACOS OU RECAPEAMENTO ASFÁLTICO DA AVENIDA FEDERAL DE CARIRI DO TOCANTINS -TO. </t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>VER. EPITÁCIO</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXM.º SR PREFEITO MUNICIPAL PROVIDÊNCIAS PARA CONSTRUÇÃO E REFORMA DE GUIA (MEIOS-FIOS) E CALÇADAS DAS VIAS PÚBLICAS DE CARIRI DO TOCANTINS-TO.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXM.º SR. PREFEITO MUNICIPAL PROVIDÊNCIAS PARA ALTERAÇÃO DO ARTIGO 34 DA LEI 152/01, DE 27 DE ABRIL DE 2001 DE CARIRI DO TOCANTINS-TO.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Ver. Ivonete</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/77/77_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/77/77_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXM.º SR PREFEITO MUNICIPAL PROVIDÊNCIAS PARA CONSTRUÇÃO DE UMA LOMBADA (QUEBRA MOLA) E SINALIZAÇÃO NA AVENIDA BERNARDO SAYÃO CENTRO DE CARIRI DO TOCANTINS -TO. </t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA O EXM.º SRº. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE GARANTIR TRANSPORTE ESCOLAR AOS UNIVERSITÁRIOS DO TURNO MATUTINO.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA O EXM°. SR°. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE CONTRATAR NUTRICIONISTA PARA ATUAR NA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA O EXM.° SR°.PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE DOAR/CEDER 01 VEICULO PARA A ASSOCIAÇÃO ASSENTAMENTO P.A. COIMBRA. </t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Ver. Gero Laimer</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA O EXM.° SR°.PREFEITO MUNICIPAL PROVIDÊNCIAS PARA RECONSTRUÇÃO DA GUIA (MEIO FIO) NA AVENIDA FEDERAL ENTRE AS RUAS EVANGELISTA PEREIRA DOS SANTOS E MARIA FERNANDES PINTO EM CARIRI DO TOCANTINS - TO. </t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXM.º SRº.PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE CONTRATAR PSICÓLOGO PARA ATUAR NA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXM.º SRº. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE REGULAMENTAR A UTILIZAÇÃO DO BALNEÁRIO MUNICIPAL DE CARIRI DO TOCANTINS -TO. </t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXM.º SRº. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE CRIAR A LEI DO PLANO DE CARREIRA, SALÁRIOS E SUBSÍDIOS DOS SERVIDORES DA SAÚDE DO MUNICÍPIO DE CARIRI DO TOCANTINS -TO E PLANO DE CARREIRA, SALÁRIOS E SUBSÍDIOS DOS SERVIDORES DO ADMINISTRATIVO DE CARIRI DO TOCANTINS -TO. </t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXM°.SR.PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE INSTALAÇÃO DE DOIS NOVOS BEBEDOURO NO PÁTIO DA ESCOLA MUNICIPAL DIVINA RIBEIRO BORGES.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>PLC-E</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar - Executivo</t>
   </si>
   <si>
     <t>José Gomes</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI Nº.392/2014, DE JUNHO DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/112/112_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/112/112_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INCORPORA AO PERÍMETRO URBANO DA CIDADE DE CARIRI DO TOCANTINS -TO A ÁREA DE TERRAS DO IMÓVEL QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INCORPORA AO PERÍMETRO URBANO DA CIDADE CARIRI DO TOCANTINS -TO A ÁRIA DE TERRAS DO IMÓVEL QUE ESPECIFICA E DA OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA UTILIDADE PÚBLICA A ASSOCIAÇÃO DOS PEQUENOS PRODUTORES RURAIS DO ASSENTAMENTO PA COIMBRA -ASPA-COIMBRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/115/115_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/115/115_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA DE 2016(ANO REFERENCIA DE 2015)E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/116/116_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/116/116_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O MATA DOURA MUNICIPAL DE CARIRI DO TOCANTINS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/117/117_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/117/117_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DESAFETA,INCORPORA AOS BENS DOMINICAIS E AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR COM ENCARGOS A ÁREA DE TERRAS QUE MENCIONA DE DOMÍNIO DO MUNICÍPIO À EMPRESA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>PLO-E</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO NA LEI Nº 014/1993, DE 16 DE AGOSTO DE 1993 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>PLO-L</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Legislativo</t>
   </si>
   <si>
     <t>VER. REGINALDO (PIAU), Professor Ederson, Ver. Cristóvão, Ver. Gero Laimer, VER. PAULINHO</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 365/2013, DE 13 MAIO DE 2013 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DECLARAÇÃO DE UTILIDADE PÚBLICA DA ASSOCIAÇÃO DA JUVENTUDE DE CARIRI DO TOCANTINS - AJUC.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Professor Ederson, VER. ALEMÃO, Ver. Arivan, Ver. Cristóvão, VER. EPITÁCIO, Ver. Gero Laimer, Ver. Ivonete, VER. PAULINHO, VER. REGINALDO (PIAU)</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO LEGISLATIVO PARA ALIENAR, DESCARTAR E DAR BAIXA PATRIMONIAL E CONTÁBIL DE BENS PATRIMONIAIS MÓVEIS INTEGRADOS AO PATRIMÔNIO DA CÂMARA MUNICIPAL CARIRI DO TOCANTINS, DANDO OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>VER. REGINALDO (PIAU), Professor Ederson, VER. ALEMÃO, Ver. Arivan, Ver. Cristóvão, VER. EPITÁCIO, Ver. Gero Laimer, Ver. Ivonete, VER. PAULINHO</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FILIAÇÃO DA CÂMARA MUNICIPAL DE CARIRI DO TOCANTINS, Á UNIÃO DOS VEREADORES DO ESTADO DO TOCANTINS - UVET.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Professor Ederson, Ver. Cristóvão, Ver. Gero Laimer, VER. PAULINHO, VER. REGINALDO (PIAU)</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/76/76_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/76/76_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO SENHOR SECRETÁRIO DE ADMINISTRAÇÃO, FINANÇAS E PLANEJAMENTO E AO PREFEITO MUNICIPAL DE CARIRI DO TOCANTINS, O ENVIO DE CÓPIA DOS BALANCETES DA PREFEITURA E FUNDOS MUNICIPAIS DO MESES DE JANEIRO A MARÇO DE 2015. </t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A LIBERAÇÃO DE RECURSOS FINANCEIROS PARA A REFORMA DO GRAMADO DO ESTÁDIO MUNICIPAL DE CARIRI DO TOCANTINS. </t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Ver. Arivan, Professor Ederson, VER. ALEMÃO, Ver. Cristóvão, VER. EPITÁCIO, Ver. Gero Laimer, Ver. Ivonete, VER. PAULINHO, VER. REGINALDO (PIAU)</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REFORMA OU TROCA DA CAIXA D&amp;#180;ÁGUA QUE ABASTECE O MUNICÍPIO DE CARIRI DO TOCANTINS.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXM° SR. PREFEITO MUNICIPAL DE CARIRI DO TOCANTINS SOLICITANDO A RELAÇÃO COM O NOME DE TODOS OS FUNCIONÁRIOS PÚBLICOS DO MUNICÍPIO E SEUS DEVIDOS SALÁRIOS. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -843,68 +843,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/67/67_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/68/68_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/69/69_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/71/71_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/70/70_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/73/73_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/74/74_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/77/77_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/78/78_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/79/79_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/80/80_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/82/82_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/112/112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/115/115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/116/116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/117/117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/97/97_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/98/98_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/95/95_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/76/76_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/85/85_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/86/86_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2015/87/87_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H35"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="37.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="132.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="100" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="99.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>