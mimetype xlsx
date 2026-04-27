--- v0 (2026-01-25)
+++ v1 (2026-04-27)
@@ -54,908 +54,908 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ver. Gero Laimer</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A REALIZAÇÃO DE OPERAÇÃO TAPA BURACOS E RECAPEAMENTOS DAS VIAS PÚBLICAS MUNICIPAIS DE CARIRI DO TOCANTINS.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A RELAÇÃO DE TODOS OS SERVIDORES, FUNCIONÁRIOS PÚBLICOS QUE CONSTA NA FOLHA DE PAGAMENTO DO MÊS DE JANEIRO DA PREFEITURA MUNICIPAL, DO FUNDO MUNICIPAL DE SAÚDE, ASSISTÊNCIA SOCIAL E DE EDUCAÇÃO, COM OS DEVIDOS CARGOS E SALÁRIOS.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Ver. Ivonete</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A REALIZAÇÃO DA SINALIZAÇÃO VERTICAL E HORIZONTAL DAS VIAS PÚBLICAS MUNICIPAIS DE CARIRI DO TOCANTINS-TO.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR UMA CAPELA FÚNEBRE NO MUNICÍPIO DE CARIRI DO TOCANTINS.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Professor Ederson</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE IMPLANTAÇÃO NO MUNICÍPIO UMA ESCOLINHA DE FUTSAL, VOLEIBOL, BASQUETE, DANÇA E DEMAIS ESPORTES POR MEIO DA SECRETARIA MUNICIPAL DE ESPORTE.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Ver. Arivan</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A IMPLANTAÇÃO DE SISTEMA DE ENERGIA SOLAR NA ESCOLA MUNICIPAL DIVINA RIBEIRO BORGES.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Ver. Galego da Patrola</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO O ESTUDO SOBRE A POSSIBILIDADE DE REVERSÃO AO PATRIMÔNIO PÚBLICO DOS IMÓVEIS DOADO A EMPRESA COSTEIRA TRANSPORTES E SERVIÇOS LTDA.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº SR. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE CRIAR O PROJETO DE ASSISTÊNCIA FARMACÊUTICA ESPECIALIZADA.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº SR. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE CRIAR A LEI DO PLANO DE CARREIRA, SALÁRIOS E SUBSÍDIOS DOS SERVIDORES DA SAÚDE DO MUNICÍPIO DE CARIRI DO TOCANTINS E PLANO DE CARREIRA, SALÁRIOS E SUBSÍDIOS DOS SERVIDORES DO ADMINISTRATIVO DE CARIRI DO TOCANTINS.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE REVISAR DA LEI DO MAGISTÉRIO DE CARIRI DO TOCANTINS BEM COMO SUA INTEIRA IMPLANTAÇÃO.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL PROVIDÊNCIA NO SENTIDO DA IMPLANTAÇÃO DO CENTRO DE CULTURA DE CARIRI DO TOCANTINS- TO E/OU CASA DE CULTURA.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>José Ponciano</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº SENHOR PREFEITO MUNICIPAL DE CARIRI DO TOCANTINS PROVIDÊNCIAS NO SENTIDO DE VIABILIZAÇÃO DE VEICULO PARA TRANSPORTE DE PACIENTES DE HEMODIALISE.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A SRA. SECRETÁRIA MUNICIPAL DE SAÚDE-MARLENE CIRQUEIRA QUEIROZ PROVIDÊNCIAS NO SENTIDO DE CRIAÇÃO DE UM GRUPO DE HIDROGINÁSTICA NAS PISCINAS DO BALNEÁRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº SR. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE REVER URGENTEMENTE A LEI PARA ALTERAÇÕES DOS VALORES DAS DIÁRIAS DOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA O EXMº. SR. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE CRIAÇÃO DE GRUPO DE HIDROGINÁSTICA NAS PISCINAS DO BALNEÁRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA O EXM.º SRº. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE APOIO AO FUTSAL FEMININO DE CARIRI DO TOCANTINS.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA O EXM.º SRº. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE ENVIAR A RELAÇÕES DE BENS PATRIMONIAIS DOS ÓRGÃOS DO MUNICÍPIO QUE NÃO TEM UTILIDADE PARA O ACERVO PATRIMONIAL DA PREFEITURA.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA O EXM.º SRº. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE DOAÇÃO DE BOLSA NO CURSO DE LIBRAS (LÍNGUA BRASILEIRA DE SINAIS) PARA OS MUNÍCIPES CARIRENSES QUE TEM NECESSIDADE ESPECIAL DE SE COMUNICAR ATRAVÉS DAS LIBRAS.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA O EXM.º SRº. PREFEITO MUNICIPAL PROVIDENCIAS NO SENTIDO DE REFORMAR E EQUIPAR A FANFARRA DA REDE MUNICIPAL DE ENSINO BEM COMO REATIVAR A BANDA MUNICIPAL.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA O EXM.º SRº. PREFEITO MUNICIPAL PROVIDENCIAS NO SENTIDO DE IMPLANTAR REDUTOR DE VELOCIDADE EM FRENTE DA ESCOLA MUNICIPAL DIVINA RIBEIRO BORGES.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA O EXM.º SRº. PREFEITO MUNICIPAL PROVIDENCIAS NO SENTIDO DE GARANTIR MELHOR REMUNERAÇÃO AOS CONSELHEIROS TUTELARES.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA O EXM.º SRº. PREFEITO MUNICIPAL PROVIDENCIAS NO SENTIDO DA ADQUIRIR  UM VEICULO PARA O CONSELHO TUTELAR DE CARIRI DO TOCANTINS.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXM.º SR. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE REVER URGENTEMENTE A REGULAMENTAÇÃO DA LEI Nº 349/2012 DE 31 DE MAIO DE 2012, LEI SOBRE INSPEÇÃO SANITÁRIA DE PRODUTOS DE ORIGEM ANIMAL-SIM.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE REALIZAR O REAJUSTE/RECOMPOSIÇÃO DO SALARIO DE TODOS OS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE REPARAR OS MATA-BURROS E AS ESTRADA DA ZONA RURAL.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE DISTRIBUIR EQUIPAMENTOS DE PROTEÇÃO INDIVIDUAL (E.P.I) AOS SERVIDORES DA LIMPEZA.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE DISPONIBILIZAR PROFISSIONAIS DA ÁREAS DA SAÚDE, COMO OFTALMOLOGISTA, OTORRINOLARINGOLOGIA E UM CLINICO GERAL, NO PROGRAMA SAÚDE NA ESCOLA, PARA O ATENDIMENTO DE CRIANÇAS E ADOLESCENTE DE 05 A 19 ANOS.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE DISPONIBILIZAR CAÇAMBAS DE ADUBO ORGÂNICO (ESTERCO) PARA OS PEQUENOS PRODUTORES (HORTICULTOR).</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº PREFEITO MUNICIPAL PROVIDÊNCIAS  NO SENTIDO DE REFORMA IMEDIATA DA UNIDADE BÁSICA DE SAÚDE E A UTILIZAÇÃO DO PRÉDIO ANEXO QUE FOI INAUGURADO NA GESTÃO ANTERIOR.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MUNICIPAL VANDERLEI ANTONIO DE CARVALHO JR, PROVIDENCIAS NA MARCAÇÃO DE FAIXA DE PEDESTRES NOS QUATRO CANTOS DAS AVENIDAS ARLINDO MARTINS C/RUA JOAQUINA A.DE SOUZA E CASTELO BRANCO C/ JULIETA ZEFERINA E NAS ESQUINAS DE GRANDE TRAFICO DE VEÍCULOS LEVES E PESADOS</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL DE CARIRI DO TOCANTINS PROVIDENCIAS NO SENTIDO DE IDENTIFICAÇÃO DE TODOS OS VEÍCULOS DA ADMINISTRAÇÃO PUBLICA DO MUNICÍPIO SEJAM ADESIVADOS COM BRASÃO DO MUNICÍPIO E A QUAL SECRETARIA ELE PERTENCE.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CARIRI DO TOCANTINS, PROVIDÊNCIAS NO SENTIDO DE REALIZAR PERFURAÇÕES DE POÇOS SEMI-ARTESIANOS PARA OS PEQUENOS PRODUTORES NA ZONA RURAL DE CARIRI DO TOCANTINS.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CARIRI DO TOCANTINS, PROVIDÊNCIAS NO SENTIDO DE AUXILIAR OS BENEFICIÁRIOS DO LOTEAMENTO PRIMAVERA E NOVO HORIZONTE.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROVIDENCIAS NO SENTIDO DE ILUMINAÇÃO PUBLICA E UM VIGIA NOTURNO NO CEMITÉRIO MUNICIPAL DE CARIRI DO TOCANTINS.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO SENHOR PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE EQUIPAR A SAÚDE BUCAL E/OU CONTRATAR 01 CIRURGIÃO DENTISTA. </t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A POSSIBILIDADE DE REGULAMENTAÇÃO, MEDIANTE PROJETO DE LEI, SOBRE A SITUAÇÃO DOS ANIMAIS QUE SÃO CRIADOS NAS RUAS.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMº. SR. PREFEITO MUNICIPAL QUE FAÇA GESTÃO JUNTO AO GERENTE DO BANCO DO BRADESCO PARA DISPONIBILIZAR DINHEIRO NO CAIXA ELETRÔNICO TODOS OS DIAS DA SEMANA, EM ESPECIAL SÁBADO E DOMINGO, NA SEMANA DO PAGAMENTO DA PREFEITURA AOS SERVIDORES.   </t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL VANDERLEI ANTÔNIO DE CARVALHO JÚNIOR, PROVIDÊNCIAS NO SENTIDO DE PROIBIR E/OU MULTAR VENDEDORES AMBULANTES EM CARIRI DO TOCANTINS E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE IMPLANTAR UM LABORATÓRIO DE INFORMÁTICA NA ESCOLA MUNICIPAL DIVINA RIBEIRO BORGES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.jpeg</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.jpeg</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SENHOR PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE IMPLANTAR UM VIVEIRO DE PLANTAS E DOAR AOS MUNÍCIPES MUDAS DE IPÊS PARA O PLANTIO NAS CALÇADAS.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR PREFEITO MUNICIPAL PROVIDENCIAS NO SENTIDO DE DISPONIBILIZAR PASSES DE ÔNIBUS PARA MORADORES DE CARIRI DO TOCANTINS QUE TRABALHA EM GURUPI E PARA OS RESIDENTES EM GURUPI QUE TRABALHAM EM CARIRI DO TOCANTINS.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Ver. Cristóvão</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL  PROVIDENCIAS NO SENTIDO DE CONSTRUIR LOMBADAS (QUEBRA-MOLAS) E/OU SINALIZAÇÃO COM PLACAS DE ADVERTÊNCIA NA AVENIDA BERNARDO SAYAO.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE PROMOVER A REGULARIZAÇÃO FUNDIÁRIA DA ÁREA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE ENVIAR ESCLARECIMENTO SOBRE O PROJETO DE LEI DE REGULARIZAÇÃO DOS LOTEAMENTOS NOVO HORIZONTE E PLANALTO.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL  PROVIDENCIAS NO SENTIDO DE RESTAURAÇÃO/CONSTRUÇÃO DO BUEIRO NO CÓRREGO MACAÚBA.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/189/189_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/189/189_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE REUTILIZAÇÃO DO PRÉDIO DO CENTRO CULTURAL MUNICIPAL.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO  DE CONSTRUIR PONTO DE ÔNIBUS.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>PLO-E</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
     <t>Vanderlei Antônio de Carvalho Junior</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO DE PESSOAL, POR TEMPO DETERMINADO,PARA ATENDER A NECESSIDADE DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO ART 37,IX, DA CONSTITUIÇÃO FEDERAL, ART.9º,IX, DA CONSTITUIÇÃO ESTADUAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ELABORAÇÃO DA LEI ORÇAMENTÁRIA (LDO) PARA O EXERCÍCIO DE 2018 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO PODER EXECUTIVO PARA PROMOVER A ALIENAÇÃO DE BENS MÓVEIS INSERVÍVEIS Á ADMINISTRAÇÃO PÚBLICA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DOS ANEXOS I, II, III E IV DA LEI MUNICIPAL Nº 228/05, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O PLANO PLURIANUAL (PPA) DO MUNICÍPIO DE CARIRI/TO, PARA O QUADRIÊNIO 2018-2021.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A LEI ORÇAMENTÁRIA ANUAL (LOA) PARA O EXERCÍCIO DE 2018 ESTIMANDO RECEITA E FIXANDO DESPESAS E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE OPERAÇÃO TAPA BURACOS E RECAPEAMENTOS DAS VIAS PÚBLICAS MUNICIPAIS DE CARIRI DO TOCANTINS.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A RELAÇÃO DE TODOS OS SERVIDORES, FUNCIONÁRIOS PÚBLICOS QUE CONSTA NA FOLHA DE PAGAMENTO DO MÊS DE JANEIRO DA PREFEITURA, DO FUNDO MUNICIPAL DE SAÚDE, ASSISTÊNCIA SOCIAL E DE EDUCAÇÃO, COM OS DEVIDOS CARGOS E SALÁRIOS.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A DISPONIBILIDADE DE RECURSOS FINANCEIROS PARA CONSTRUÇÃO DE CASA DE AMPARO E APOIO A TERCEIRA IDADE.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A IMPLANTAÇÃO DE SISTEMA DE ENERGIA SOLAR NA ESCOLA MUNICIPAL DIVINA RIBEIRO BORGES.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O ESTUDO SOBRE A POSSIBILIDADE DE REVERSÃO AO PATRIMÔNIO PÚBLICO DOS IMÓVEIS DOADO A EMPRESA COSTEIRA TRANSPORTES E SERVIÇOS LTDA.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A RELAÇÃO E COPIAS DOS CHEQUES SUSTADOS, DEVOLVIDOS PELA ATUAL GESTÃO E SALDO BANCÁRIO DAS REFERIDAS CONTAS NO DIA DA DEVOLUÇÃO E SUSTAÇÃO DOS CHEQUES.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A RELAÇÃO DE SERVIDORES CONTRATADOS E NOMEADOS QUE RECEBEM PELO FUNDO MUNICIPAL DE EDUCAÇÃO E DE OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER PROVIDENCIAS PARA REATIVAR O GINÁSIO DE ESPORTE LUIZ ORLANDO DE POMPEU DE CARIRI DO TOCANTINS.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf</t>
   </si>
   <si>
     <t>VENHO ATRAVÉS DESTE,  REQUERER DE  VOSSA SENHORIA QUE O PROCESSO DE CONFERÊNCIA DOS CARTÕES RESPOSTAS BEM COMO A DIGITALIZAÇÃO E INFORMATIZAÇÃO  DOS MESMOS OCORRA NO DIA DAS REFERIDAS AVALIAÇÕES DO CONCURSO PÚBLICO EM CARIRI DO TOCANTINS.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SENHORA SECRETÁRIA MUNICIPAL DE SAÚDE DE CARIRI DO TOCANTINS, QUE SEJA FIRMADO PARCERIA COM O CENTRO DE CONTROLE DE ZOONOSES (CCZ), PARA QUE DE MANEIRA REGULARIZADA E LEGAL SE RETIRASSEM DAS RUAS OS ANIMAIS ABANDONADOS E/OU ENTÃO SE REALIZASSE O PROCESSO DE CASTRAÇÃO DOS MESMOS.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO MUNICIPAL DE ADMINISTRAÇÃO, FINANÇAS E PLANEJAMENTO DE CARIRI DO TOCANTINS, PROGRESSÃO DE CARGO DOS PROFESSORES SUPERIORES I PARA O CARGO PROFESSOR SUPERIOR II, E DO CARGO DE ORIENTADOR EDUCACIONAL I PARA ORIENTADOR EDUCACIONAL II.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A SECRETÁRIA MUNICIPAL DA EDUCAÇÃO DE CARIRI DO TOCANTINS, PROGRESSÃO DE CARGO DOS PROFESSORES SUPERIORES I PARA O CARGO PROFESSOR SUPERIOR II, E DO CARGO DE ORIENTADOR EDUCACIONAL I PARA ORIENTADOR EDUCACIONAL II.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>Professor Ederson, Ver. Arivan, Ver. Cristóvão, Ver. Galego da Patrola, Ver. Gero Laimer</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE ADMINISTRAÇÃO, FINANÇAS E PLANEJAMENTO - WARLEY VAZ, QUE TODOS OS MESES, SEJAM ENVIADOS A ESTA CASA DE LEIS A RELAÇÃO DE VALORES RECEBIDOS PELA PREFEITURA MUNICIPAL DE CARIRI DO TOCANTINS E TODOS OS FUNDOS EXISTENTES DO MÊS ANTERIOR, PARA TRANSPARECIAS AOS NOBRES VEREADORES.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER ATRAVÉS DESTE, SOLICITAR DE VOSSA EXCELÊNCIA QUE SEJA CEDIDA MAIS 10(DEZ) BANCAS PARA NOVOS PRODUTORES HORTICULTORES DO ASSENTAMENTO P.A COIMBRA.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM ATRAVÉS DESTE, SOLICITAR DE VOSSA SENHORIA QUE SEJA ENCAMINHADO A ESTA CASA DE LEIS TODA A DOCUMENTAÇÃO (PROCESSO DE ALUGUEL E OU COMPRA: PLANILHA DE GASTOS COM A ADEQUAÇÃO; CONTRATOS DE LOCAÇÃO E OU COMPRAS E ETC.) REFERENTE À LOCALIDADE EM QUE ESTÁ ACONTECENDO A FEIRA DA LUA</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM ATRAVÉS DESTE, O COMPARECIMENTO DE VOSSA SENHORIA NESTA CASA DE LEIS OU SERVIDOR DESIGNADO PARA TAL, NA PRÓXIMA SESSÃO 15/08/2017 - ÀS 20 HORAS PARA ESCLARECIMENTOS SOBRE O ANDAMENTO DOS TRABALHOS DO V CONCURSO PÚBLICO DA PREFEITURA MUNICIPAL DE CARIRI DO TOCANTINS, ORA SUSPENSO ATRAVÉS DO DECRETO 090/2017 DO PREFEITO MUNICIPAL DE CARIRI DO TOCANTINS.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A SENHORA SECRETÁRIA MUNICIPAL DE SAÚDE PROVIDÊNCIAS NO SENTIDO DE EQUIPAR A SAÚDE BUCAL E/OU CONTRATAR 01 CIRURGIÃO DENTISTA. </t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEREM A EXMO.  SENHOR PRESIDENTE DA CÂMARA MUNICIPAL DE CARIRI DO TOCANTINS PROVIDENCIAS NO SENTIDO CONCEDER TITULO DE CIDADÃO CARIRIENSE AO SENHOR IOMAR EVANGELISTA DE MORAIS.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/186/186_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/186/186_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER O EXMO. SRº. PRESIDENTE DA CÂMARA PROVIDENCIAS NO SENTIDO DE REALIZAR A AUDIÊNCIA PÚBLICA PARA DISCUTIR AÇÕES CULTURAIS PARA A JUVENTUDE.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO ENVIAR A ESTA CASA DE LEIS, A RELAÇÃO DOS GASTOS COM A 1º AGROSOJA E A RELAÇÃO DOS ALIMENTOS ARRECADADOS.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A REALIZAÇÃO DE ESTUDO DETALHADO E TÉCNICO SOBRE O POSSÍVEL PAGAMENTO DO 14º SALÁRIO ORA PROMETIDO AOS SERVIDORES DA EDUCAÇÃO DESTA MUNICIPALIDADE.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER O ENVIO A ESTA CASA, DO EXTRATO BANCÁRIO DE TODAS AS CONTAS DA GESTÃO BEM COMO DOS FUNDOS DESTA MUNICIPALIDADE, COM A RESPECTIVA IDENTIFICAÇÃO. </t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER A RELAÇÃO NOMINAL DE SERVIDORES DESTA MUNICIPALIDADE: CONTRATADOS, COMISSIONADAS, EFETIVOS E PRESTADORES DE SERVIÇOS BEM COMO O VALOR DE SEUS SALÁRIOS, COM AS DEVIDAS GRATIFICAÇÕES.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1262,68 +1262,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/118/118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/119/119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/120/120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/121/121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/122/122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/123/123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/124/124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/130/130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/131/131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/132/132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/133/133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/134/134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/138/138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/139/139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/140/140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/135/135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/136/136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/137/137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/141/141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/142/142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/143/143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/145/145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/151/151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/152/152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/153/153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/154/154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/155/155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/157/157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/158/158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/164/164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/165/165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/167/167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/168/168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/166/166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/169/169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/175/175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/176/176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/177/177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/178/178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/179/179_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/180/180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/181/181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/182/182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/183/183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/188/188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/189/189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/161/161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/172/172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/173/173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/174/174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/191/191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/192/192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/125/125_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/126/126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/127/127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/128/128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/129/129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/144/144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/146/146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/147/147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/148/148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/149/149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/150/150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/159/159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/160/160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/162/162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/163/163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/170/170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/171/171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/184/184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/185/185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/186/186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/187/187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/193/193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/194/194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2017/195/195_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H78"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="77.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="100.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>