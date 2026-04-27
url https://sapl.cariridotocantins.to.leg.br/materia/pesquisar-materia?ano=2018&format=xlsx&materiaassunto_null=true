--- v0 (2026-01-25)
+++ v1 (2026-04-27)
@@ -54,462 +54,462 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ver. Galego da Patrola</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/196/196_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/196/196_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMº. SRº. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE REFORMAR A PONTE LOCALIZADA NA ESTRADA DO PRESIDIO RURAL LUZ DO AMANHÃ. </t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Professor Ederson</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/197/197_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/197/197_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXM°. SR. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE ATUALIZAR E REAJUSTAR O SALÁRIO DOS SERVIDORES DA EDUCAÇÃO DE CARIRI DO TOCANTINS DE ACORDO COM O PISO NACIONAL DO MAGISTÉRIO.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Ver. Ivonete</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/198/198_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/198/198_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL PROVIDÊNCIAS PARA CONSTRUÇÃO DE UMA LOMBADA (QUEBRA - MOLA) E SINALIZAÇÃO NA AVENIDA BERNARDO SAYÃO NO CENTRO DE CARIRI DO TOCANTINS.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/199/199_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/199/199_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SRº. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR UMA CAPELA FÚNEBRE NO MUNICÍPIO DE CARIRI DO TOCANTINS.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/200/200_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/200/200_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SRº. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE SINALIZAR AS RUAS E AVENIDAS DO MUNICÍPIO DE CARIRI DO TOCANTINS.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/201/201_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/201/201_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DA ILUMINAÇÃO PÚBLICA E MANUTENÇÃO NO CEMITÉRIO MUNICIPAL DE CARIRI DO TOCANTINS.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/202/202_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/202/202_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXM.º SR. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE PATROLAR  E CASCALHAR AS VIAS PÚBLICAS DO SETOR PLANALTO.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/203/203_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/203/203_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXMº SR. PRESIDENTE  DA CÂMARA PROVIDÊNCIAS NO SENTIDO DE CONCEDER MOÇÃO DE APLAUSOS ÀS SERVIDORAS APOSENTADAS MARIA ALVES MARTINS E BEATRIZ LUCIANO COSTA </t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Ver. Cristóvão</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/204/204_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/204/204_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXM.º SR PREFEITO MUNICIPAL  PROVIDENCIAS NO SENTIDO DE FAZER REPAROS NA CERCA DE PROTEÇÃO DO BALNEÁRIO CLARINDA FRANCISCA DE ALMEIDA E SILVA E FAZER A LIMPEZA DO MATO AO REDOR DA REFERIDA CERCA.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Ver. Gero Laimer</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/205/205_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/205/205_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXM.º SR PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE DOAR  EQUIPAMENTOS DE PROTEÇÃO INDIVIDUAL- EPI PARA FUNCIONÁRIOS DA LIMPEZA URBANA.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/206/206_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/206/206_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXM. º SR PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE FAR AQUISIÇÃO DE UM CAMINHÃO COLETOR DE LIXO.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/207/207_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/207/207_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR PREFEITO MUNICIPAL PROVIDENCIAS NO SENTIDO DE CONTRATAR SHOW CATÓLICO PARA AS APRESENTAÇÕES NA II AGROSOJA.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>José Ponciano</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/</t>
   </si>
   <si>
     <t>INDICA AO EXMº SR. PREFEITO MUNICIPAL PROVIDENCIAS NO SENTIDO DE PATROLAMENTO E RECUPERAÇÃO DA ESTRADA VICINAL INICIANDO DO POUSO DAS ARARAS ATÉ A CHICO DA GRAÇA.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>INDICA AO EXMº SR. PREFEITO MUNICIPAL PROVIDENCIAS NO SENTIDO DE CONSTRUIR A PRAÇA DA BÍBLIA NA CIDADE DE CARIRI DO TOCANTINS.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/210/210_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/210/210_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA A NECESSIDADE DE RECAPEAMENTO ASFÁLTICO NA RUA TOCANTINS  NO TRECHO COMPREEENDIDO ENTRE AS RUAS JULIETA ZEFERINA DE OLIVEIRA E EVANGELISTA PEREIRA DOS SANTOS</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/212/212_texto_integral.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/212/212_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº SR. PREFEITO MUNICIPAL PROVIDÊNCIAS PARA QUE SEJA INSTALADA ESCADA E TELA DE PROTEÇÃO DA PISCINA DO BALNEÁRIO MUNICIPAL CLARINDA FRANCISCA DE ALMEIDA E SILVA.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>INDICO AO EXMº PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE CRIAR UM COMPLEXO ESPORTIVO NA QUADRA DA VILA FELIZ COM PISTA DE COOPER E A INSTALAÇÃO DE ACADEMIA POPULAR.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE CONTRATAR PROFESSORES/INSTRUTOR  DE TÊNIS.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Ver. Arivan</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE IMPLANTAR  SISTEMA DE ENERGIA SOLAR NA ESCOLA MUNICIPAL DIVINA RIBEIRO BORGES.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/216/indicacao_no_020_de_27__08_2018.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/216/indicacao_no_020_de_27__08_2018.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SRº PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE CONTRATAR UM CABELEIREIRO PARA PRESTA ATENDIMENTO NA ESCOLA MUNICIPAL DIVINA RIBEIRO BORGES.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/217/indicacao_no_021_de_29_08_2018.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/217/indicacao_no_021_de_29_08_2018.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMº. SR. PREFEITO MUNICIPAL PROVIDÊNCIA NO SENTIDO DER EQUIPAR A FANFARRA DA REDE MUNICIPAL DE ENSINO BEM COMO REATIVAR A BANDA MUNICIPAL.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/218/indicacao_no_022_de_03_09_2018.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/218/indicacao_no_022_de_03_09_2018.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO.º SRº PREFEITO MUNICIPAL , QUE TOME PROVIDÊNCIAS PARA A REALIZAÇÃO DE CASAMENTO COMUNITÁRIO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/219/indicacao_no_023_de_10_09_2018.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/219/indicacao_no_023_de_10_09_2018.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXM.º SR.º PREFEITO MUNICIPAL PROVIDÊNCIA NO SENTIDO CONSTRUIR UM LOMBADA 9QUEBRA-MOLA NA AVENIDA CASTELO BRANCO COM A RUA JOAQUINA A. DE SOUZA ENFRENTE A ESCOLA MUNICIPAL DIVINA R. BORGES DO MUNICÍPIO DE CARIRI DO TOCANTINS.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/220/indicacao_no_024_de_10_09_2018.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/220/indicacao_no_024_de_10_09_2018.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXM.º SR.º PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE SINALIZAR COM PLACA E SINAIS LUMINOSOS A ENTRADA E SAÍDA DE CAMINHÕES, ÔNIBUS E MAQUINAS LEVES E/OU PESADAS, QUE DAR ACESSO AO PÁTIO E GARAGEM DA SECRETÁRIA DE INFRAESTRUTURA, SITUADA NA ESQUINA DA AV.  JK C/ RUA JOAQUINA A. DE SOUZA, NO MUNICÍPIO DE CARIRI DO TOCANTINS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/221/indicacao_no_025_de_17_09_2018.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/221/indicacao_no_025_de_17_09_2018.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXM.º  SR. PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE REFORMA GERAL E REESTRUTURAÇÃO DOS VESTIÁRIOS E BANHEIROS DO ESTÁDIO GILVAN BENTO DE CARVALHO E DÃ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/228/indicacao_026_2018__de_17_de_setembro_de_2018.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/228/indicacao_026_2018__de_17_de_setembro_de_2018.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXM SR PREFEITO MUNICIPAL PROVIDÊNCIA NO SENTIDO DE REALIZAR  ATUALIZAÇÃO/REAJUSTE  NOS VALORES DA BOLSA UNIVERSITÁRIA.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>PLC-E</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar - Executivo</t>
   </si>
   <si>
     <t>Vanderlei Antônio de Carvalho Junior</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DO CÓDIGO TRIBUTÁRIO MUNICIPAL, LEI N 087/97, DE 19 DE DEZEMBRO  FR 1997, QUE INCLUI ATRAVÉS DA LEI N 398/14, DE 29 DE OUTUBRO DE 2014, OS IMPOSTOS SOBRE SERVIÇOS DE QUALQUER NATUREZA - ISSQN, LEI COMPLEMENTAR  N 016/2017, DE 22 DE DEZEMBRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/239/projeto_de_lei_no_014_de_04_de_dezembro_2018.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/239/projeto_de_lei_no_014_de_04_de_dezembro_2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE Á ALTERAÇÃO DA DENOMINAÇÃO DA CRECHE  MUNICIPAL MADALENA RODRIGUES DE ARAÚJO, BEM COMO, DEFINE A ESTRUTURA ADMINISTRATIVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>PLO-E</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/222/projeto_de__lei_ordinaria_no_008_2018.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/222/projeto_de__lei_ordinaria_no_008_2018.pdf</t>
   </si>
   <si>
     <t>DISPÕES SOBRE AUTORIZAÇÃO LEGISLATIVA PARA O PODER EXECUTIVO DE CARIRI TO, CONCLUIR A OBRA DA ESCOLA DE EDUCAÇÃO INFANTIL TIPO C- DO PROJETO  PRO INFÂNCIA DO FNDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/223/projeto_de_lei_ordinaria_no_009_2018.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/223/projeto_de_lei_ordinaria_no_009_2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA DE RECUPERAÇÃO DE CRÉDITO FISCAL-REFIS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/235/projeto_de_lei_no_014_de_04_de_dezembro_2018.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/235/projeto_de_lei_no_014_de_04_de_dezembro_2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SORE Á ALTEAÇÃO DA DENOMINAÇÃO DA CRECHE MUNICIPAL MADALENA RODRIGUES DE ARAÚJO, BEM DEFINE A ESTRUTURA ADMINISTRATIVA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>PLO-L</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/252/projeto_de_lei_no_013_de_04_de_dezembro_de_2018.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/252/projeto_de_lei_no_013_de_04_de_dezembro_de_2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER À NECESSIDADE DE EXCEPCIONAL INTERESSE PÚBLICO, NOS TERMOS DO INCIO IX DO ART. 37 DA CONSTITUIÇÃO FEDERAL/88 E DÁ  OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/226/requerimento_004_2018.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/226/requerimento_004_2018.pdf</t>
   </si>
   <si>
     <t>REQUER ATRAVÉS DESTE, SOLICITAR DE VOSSA EXCELÊNCIA A REFORMA DA QUADRA POLIESPORTIVA DO SETOR VILA FELIZ, COM AS TELAS DE CONTENÇÃO DAS BOLAS, VESTUÁRIOS MASCULINO E FEMININO INCLUINDO ZELADOR E VIGIA.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/225/requerimento_no_005_de_29_08_2018.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/225/requerimento_no_005_de_29_08_2018.pdf</t>
   </si>
   <si>
     <t>REQUER ATRAVÉS DESTE, DE VOSSA EXCELÊNCIA QUE PROVIDENCIE WI-FI GRATUITO  NA PRAÇA CENTRAL DE CARIRI DO TOCANTINS.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/227/requerimento_006_2018_de_10_de_outubro_de_2018.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/227/requerimento_006_2018_de_10_de_outubro_de_2018.pdf</t>
   </si>
   <si>
     <t>REQUER ATRAVÉS DESTE , DE VOSSA EXCELÊNCIA QUE PROVIDENCIE UMA PLACA COM ENDEREÇO E NÚMERO DE TELEFONE CONSELHO TUTELAR A PINTURA NO MESMO COM TAIS INFORMAÇÕES.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -816,68 +816,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/216/indicacao_no_020_de_27__08_2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/217/indicacao_no_021_de_29_08_2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/218/indicacao_no_022_de_03_09_2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/219/indicacao_no_023_de_10_09_2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/220/indicacao_no_024_de_10_09_2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/221/indicacao_no_025_de_17_09_2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/228/indicacao_026_2018__de_17_de_setembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/239/projeto_de_lei_no_014_de_04_de_dezembro_2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/222/projeto_de__lei_ordinaria_no_008_2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/223/projeto_de_lei_ordinaria_no_009_2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/235/projeto_de_lei_no_014_de_04_de_dezembro_2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/252/projeto_de_lei_no_013_de_04_de_dezembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/226/requerimento_004_2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/225/requerimento_no_005_de_29_08_2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/227/requerimento_006_2018_de_10_de_outubro_de_2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/196/196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/197/197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/198/198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/199/199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/200/200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/201/201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/202/202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/203/203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/204/204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/205/205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/206/206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/207/207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/210/210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/./sapl/public/materialegislativa/2018/212/212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/216/indicacao_no_020_de_27__08_2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/217/indicacao_no_021_de_29_08_2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/218/indicacao_no_022_de_03_09_2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/219/indicacao_no_023_de_10_09_2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/220/indicacao_no_024_de_10_09_2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/221/indicacao_no_025_de_17_09_2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/228/indicacao_026_2018__de_17_de_setembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/239/projeto_de_lei_no_014_de_04_de_dezembro_2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/222/projeto_de__lei_ordinaria_no_008_2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/223/projeto_de_lei_ordinaria_no_009_2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/235/projeto_de_lei_no_014_de_04_de_dezembro_2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/252/projeto_de_lei_no_013_de_04_de_dezembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/226/requerimento_004_2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/225/requerimento_no_005_de_29_08_2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2018/227/requerimento_006_2018_de_10_de_outubro_de_2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="37.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="130.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="129.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>