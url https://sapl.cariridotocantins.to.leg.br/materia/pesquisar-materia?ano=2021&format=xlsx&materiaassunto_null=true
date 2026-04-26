--- v0 (2025-12-09)
+++ v1 (2026-04-26)
@@ -54,300 +54,300 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Júnior Chaveiro</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/345/indicacao_n.o_001_de_02_de_fevereiro_de_2021.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/345/indicacao_n.o_001_de_02_de_fevereiro_de_2021.pdf</t>
   </si>
   <si>
     <t>Indica; Construção de redutor de velocidade na Av. Castelo Branco (Escola Municipal Divina Ribeiro Borges)</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Mineiro</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/346/indicacao_n.o_002_de__24_de_fevereiro_de_2021.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/346/indicacao_n.o_002_de__24_de_fevereiro_de_2021.pdf</t>
   </si>
   <si>
     <t>Indica; ao Senhor Prefeito Municipal, na forma regimantal, determinar ao setor competente para colocar as placa indicativas de transito em  nosso munícipio.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>José Ponciano</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/340/indicacao_n.o_003_de_13_de_abril_de_2021.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/340/indicacao_n.o_003_de_13_de_abril_de_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº. Srº. Prefeito Municipal providência no sentido de construir um bueiro na vicinal próxima a ponte do bacaba no Assentamento PA Coimbra o município de Cariri do Tocantins.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/341/indicacao_n.o_004_de_13_de_abril_de_2021.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/341/indicacao_n.o_004_de_13_de_abril_de_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº. Srº. Prefeito Municipal providências no sentido de construir um bueiro no córrego Pindaíba município de Cariri do Tocantins.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/342/indicacao_n.o_005_de_13_de_abril_de_2021.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/342/indicacao_n.o_005_de_13_de_abril_de_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº. Srº. Prefeito Municipal providências no sentido de construir paradas de ônibus com cobertura e assentos, no município de Cariri do Tocantins.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/343/indicacao_n.o_006_de_13_de_abril_de_2021.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/343/indicacao_n.o_006_de_13_de_abril_de_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº. Erº. Prefeito Municipal providência a recuperação do mata burro que dá acesso ao Assentamento Angical proxímo a Agropecuária Nossa Srª. Aparecida município de Cariri do Tocantins.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Vanusa Luciano</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/344/indicacao_no_007_.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/344/indicacao_no_007_.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmº. Srº. Prefeito Municial que possa esta realizando capacitação para profissionais da Educação no sentido de indentificar e saber se comunicar com crianças e adolecentes que estão passando por algum tipo de violência ou abuso doméstico.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Professor Ederson</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/349/indicacao_no_008_de_13_de_setembro_de_2021.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/349/indicacao_no_008_de_13_de_setembro_de_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, a construção ou revitalização temporária do trevo da cidade e a instalação do nome da mesma.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/350/indicacao_no_009_de_13_de_setembro_de_2021.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/350/indicacao_no_009_de_13_de_setembro_de_2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, providências no sentido da criação de um grupo de hidroginástica nas piscinas do Balneário Municipal.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, para que seja feito a instalção de lixeiras comunitárias para lixo orgânico e reciclável, para os moradores deste municipio.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, providencias no sentido de Doar terreno para construção de uma Igreja no Setor  Planalto.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, que providencie junto ao departamento competente a instalação de letreiros nos Orgãos Municipais.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/360/indicacao_no13_de_23_de_outubro__de_2021.doc</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/360/indicacao_no13_de_23_de_outubro__de_2021.doc</t>
   </si>
   <si>
     <t>Indica ao Exmº . Sr. Prefeito Municipal a viabilidade na implantação de um sistema de vídeo monitoramento urbano do Município de Cariri do Tocantins.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>PLO-E</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária - Executivo</t>
   </si>
   <si>
     <t>Vanderlei Antônio de Carvalho Junior</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/337/projeto_de_lei_001_bolsa.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/337/projeto_de_lei_001_bolsa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do Art. 3º da Lei nº 307/2009, e dá outras providências.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/338/projeto_de_lei_no_002_de_10_de_marco_de_2021.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/338/projeto_de_lei_no_002_de_10_de_marco_de_2021.pdf</t>
   </si>
   <si>
     <t>Ratifica protocolo de intenções firmado entre Municípios brasileiros, com a finalidade de adquirir vacinas para combate à pandemia do corona vírus; medicamentos, insumos e equipamentos na área da saúde e dá outras providências.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/339/projeto_de_lei_no_003_de_10_de_marco_de_2021.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/339/projeto_de_lei_no_003_de_10_de_marco_de_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a modificações do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - CACS/FUNDEB, no município de Cariri do Tocantins -TO e dá outras providências.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/347/projeto_de_lei_no_004_de_18_03_2021.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/347/projeto_de_lei_no_004_de_18_03_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a contratação de pessoas por tempo determinado, para atender à necessidade temporária de excepcional interesse público, para atuarem especificamente na linha de frente da pandemia covid19 e dá outras providências.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/348/projeto_de_lei_no_006_de_30_de_abril_de_2021.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/348/projeto_de_lei_no_006_de_30_de_abril_de_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sebro a elaboração da Lei de Diretrizes Orçamentária (LDO) para o exercício de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/355/projeto_de_lei_no_008_2021.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/355/projeto_de_lei_no_008_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a responsabilidade por valores e pontos referentes às multas de trânsito decorrentes de infrações cometidas por servidores públicos da Administração Direta e Indireta, seja efetivos ou comissionados, devidamente identificados, cujas infrações sejam comprovadas, que estejam conduzindo veículo oficial, e dá outras providências.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/356/projeto_de_lei_no_010_2021.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/356/projeto_de_lei_no_010_2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da ouvidoria no município e da outras providencias.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL INSTITUIR REGULARIZAÇÃO FUNDIÁRIA NO ÂMBITO DO MUNICÍPIO DE  CARIRI  DO TOCANTINS  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL PARA O PERÍODO DE 2022 A 2025.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/362/loa_2022.pdf</t>
+    <t>http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/362/loa_2022.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA DESPESA DO MUNICÍPIO DE CARIRI DO TOCANTINS , PARA O EXERCÍCIO FINANCEIRO DE 2022 E,  DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -654,68 +654,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/345/indicacao_n.o_001_de_02_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/346/indicacao_n.o_002_de__24_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/340/indicacao_n.o_003_de_13_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/341/indicacao_n.o_004_de_13_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/342/indicacao_n.o_005_de_13_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/343/indicacao_n.o_006_de_13_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/344/indicacao_no_007_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/349/indicacao_no_008_de_13_de_setembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/350/indicacao_no_009_de_13_de_setembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/360/indicacao_no13_de_23_de_outubro__de_2021.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/337/projeto_de_lei_001_bolsa.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/338/projeto_de_lei_no_002_de_10_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/339/projeto_de_lei_no_003_de_10_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/347/projeto_de_lei_no_004_de_18_03_2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/348/projeto_de_lei_no_006_de_30_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/355/projeto_de_lei_no_008_2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/356/projeto_de_lei_no_010_2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/362/loa_2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/345/indicacao_n.o_001_de_02_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/346/indicacao_n.o_002_de__24_de_fevereiro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/340/indicacao_n.o_003_de_13_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/341/indicacao_n.o_004_de_13_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/342/indicacao_n.o_005_de_13_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/343/indicacao_n.o_006_de_13_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/344/indicacao_no_007_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/349/indicacao_no_008_de_13_de_setembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/350/indicacao_no_009_de_13_de_setembro_de_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/360/indicacao_no13_de_23_de_outubro__de_2021.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/337/projeto_de_lei_001_bolsa.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/338/projeto_de_lei_no_002_de_10_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/339/projeto_de_lei_no_003_de_10_de_marco_de_2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/347/projeto_de_lei_no_004_de_18_03_2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/348/projeto_de_lei_no_006_de_30_de_abril_de_2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/355/projeto_de_lei_no_008_2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/356/projeto_de_lei_no_010_2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cariridotocantins.to.leg.br/media/sapl/public/materialegislativa/2021/362/loa_2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="126.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="125.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>